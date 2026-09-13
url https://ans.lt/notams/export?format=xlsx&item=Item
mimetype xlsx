--- v0 (2026-07-17)
+++ v1 (2026-09-13)
@@ -12,923 +12,1293 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>[[notams:internal_number]]</t>
   </si>
   <si>
     <t>[[notams:msg_id]]</t>
   </si>
   <si>
     <t>[[notams:msg_type]]</t>
   </si>
   <si>
     <t>[[notams:msg_ref]]</t>
   </si>
   <si>
     <t>[[notams:q_fir]]</t>
   </si>
   <si>
     <t>[[notams:q_coordinates]]</t>
   </si>
   <si>
     <t>[[notams:a_icao_code]]</t>
   </si>
   <si>
     <t>[[notams:msg_raw]]</t>
   </si>
   <si>
+    <t>DAN014</t>
+  </si>
+  <si>
+    <t>A6072/26</t>
+  </si>
+  <si>
+    <t>NOTAMN</t>
+  </si>
+  <si>
+    <t>EYVL</t>
+  </si>
+  <si>
+    <t>5535N02112E004</t>
+  </si>
+  <si>
+    <t>A6072/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/067/5535N02112E004
+A) EYVL B) 2609140700 C) 2609141500
+E) DANGER AREA EYD16 KLAIPEDA ACTIVATED.
+F) GND G) 6650FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN011</t>
+  </si>
+  <si>
+    <t>A6069/26</t>
+  </si>
+  <si>
+    <t>5446N02328E004</t>
+  </si>
+  <si>
+    <t>A6069/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/150/5446N02328E004
+A) EYVL B) 2609140515 C) 2609142359
+E) DANGER AREA EYD12 PILVISKIAI ACTIVATED.
+F) GND G) 15000FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN009</t>
+  </si>
+  <si>
+    <t>A6067/26</t>
+  </si>
+  <si>
+    <t>5438N02404E007</t>
+  </si>
+  <si>
+    <t>A6067/26 NOTAMN
+Q) EYVL/QRTCA/IV/BO /W /065/150/5438N02404E007
+A) EYVL B) 2609140520 C) 2609141640
+D) 0520-1640
+E) TEMPORARY SEGREGATED AREA EYTSA6 POCIUNAI ACTIVATED. UPPER LIMIT
+REDUCED TO FL140. FOR INFO ABT ACT CTC  KAUNAS TOWER CH 124.205, 
+KAUNAS INFORMATION CH 124.530, VILNIUS ACC CH 133.305 OR 135.380
+F) FL065 G) FL150</t>
+  </si>
+  <si>
+    <t>DAN001</t>
+  </si>
+  <si>
+    <t>A6056/26</t>
+  </si>
+  <si>
+    <t>5438N02517E005</t>
+  </si>
+  <si>
+    <t>EYVI</t>
+  </si>
+  <si>
+    <t>A6056/26 NOTAMN
+Q) EYVL/QFALT/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609140400 C) 2609281630
+D) 0400-0600 1430-1630
+E) THE FLW TRAFFIC RESTRICTIONS ARE POSSIBLE DUE TO EXPECTED HOT
+AIR BALLOON FLIGHTS WI VILNIUS CTR/TMA (EYVI): 
+-ARR/DEP TFC EXP DLA UP TO 30MIN
+-IAF/HLDG VNO NOT AVBL, EXP RADAR VECTORING INSTEAD
+-PUBLISHED MISSED APCH PROC NOT AVBL, FOLLOW ATC INSTRUCTIONS
+-IN CASE OF RCF  OF NON-RNAV EQUIPPED  ACFT, THE PILOT  SHALL
+ PROCEED TO ALTN AD
+FOR  INFO ABT HOT AIR BALLOONS FLT AND POSS RESTRICTIONS  CTC
+VILNIUS TOWER 118.205, VILNIUS APPROACH 120.705</t>
+  </si>
+  <si>
+    <t>DAN032</t>
+  </si>
+  <si>
+    <t>A6053/26</t>
+  </si>
+  <si>
+    <t>5458N02405E005</t>
+  </si>
+  <si>
+    <t>EYKA</t>
+  </si>
+  <si>
+    <t>A6053/26 NOTAMN
+Q) EYVL/QFALT/IV/NBO/A /000/999/5458N02405E005
+A) EYKA B) 2609121430 C) 2609261630
+D) 0500-0700 1430-1630
+E) THE FLW TRAFFIC RESTRICTIONS  ARE POSSIBLE  DUE TO EXPECTED
+HOT AIR BALLOON FLIGHTS WI KAUNAS CTR/TMA (EYKA):  
+-ARR/DEP TFC EXP DLA UP TO 30MIN
+-IAF/HLDG KNA AND KUS NOT AVBL, EXP RADAR VECTORING INSTEAD
+-CIRCLING PROC PROHIBITED
+-PUBLISHED MISSED APPROACH PROCEDURES NOT AVBL, FOLLOW  ATC
+ INSTRUCTIONS
+-IN CASE OF RCF OF NON-RNAV EQUIPPED ACFT, THE PILOT  SHALL
+ PROCEED TO ALTN AD
+FOR INFO ABT HOT AIR BALLOONS FLT AND POSS RESTRICTIONS CTC
+KAUNAS TWR 124.205 (ALTERNATIVE 118.505)</t>
+  </si>
+  <si>
+    <t>DAN027</t>
+  </si>
+  <si>
+    <t>A6048/26</t>
+  </si>
+  <si>
+    <t>5551N02333E028</t>
+  </si>
+  <si>
+    <t>A6048/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /135/275/5551N02333E028
+A) EYVL B) 2609140710 C) 2609141430
+D) 0710-0910 1230-1430
+E) TEMPORARY SEGREGATED AREA EYTSA11A ACTIVATED FOR MIL OPS
+F) FL135 G) FL275</t>
+  </si>
+  <si>
+    <t>DAN026</t>
+  </si>
+  <si>
+    <t>A6047/26</t>
+  </si>
+  <si>
+    <t>5555N02218E034</t>
+  </si>
+  <si>
+    <t>A6047/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /135/275/5555N02218E034
+A) EYVL B) 2609140710 C) 2609141430
+D) 0710-0910 1230-1430
+E) TEMPORARY SEGREGATED AREA EYTSA10A ACTIVATED FOR MIL OPS
+F) FL135 G) FL275</t>
+  </si>
+  <si>
+    <t>DAN025</t>
+  </si>
+  <si>
+    <t>A6046/26</t>
+  </si>
+  <si>
+    <t>5555N02327E027</t>
+  </si>
+  <si>
+    <t>A6046/26 NOTAMN
+Q) EYVL/QRMCA/IV/BO /W /085/130/5555N02327E027
+A) EYVL B) 2609140710 C) 2609141430
+D) 0710-0910 1230-1430
+E) TEMPORARY SEGREGATED AREA  EYTSA5  ACTIVATED
+F) FL085 G) FL130</t>
+  </si>
+  <si>
+    <t>DAN024</t>
+  </si>
+  <si>
+    <t>A6045/26</t>
+  </si>
+  <si>
+    <t>5443N02332E011</t>
+  </si>
+  <si>
+    <t>A6045/26 NOTAMN
+Q) EYVL/QRRCA/IV/BO /W /000/065/5443N02332E011
+A) EYVL B) 2609140700 C) 2609141400
+E) RESTRICTED AREA EYR34 CUDGEL S  ACTIVATED FOR MIL OPS
+F) GND G) FL065</t>
+  </si>
+  <si>
+    <t>DAN023</t>
+  </si>
+  <si>
+    <t>A6044/26</t>
+  </si>
+  <si>
+    <t>5445N02321E009</t>
+  </si>
+  <si>
+    <t>A6044/26 NOTAMN
+Q) EYVL/QRRCA/IV/BO /W /000/065/5445N02321E009
+A) EYVL B) 2609140700 C) 2609141400
+E) RESTRICTED AREA EYR28 CUDGEL W ACTIVATED FOR MIL OPS
+F) GND G) FL065</t>
+  </si>
+  <si>
+    <t>DAN022</t>
+  </si>
+  <si>
+    <t>A6043/26</t>
+  </si>
+  <si>
+    <t>5507N02546E011</t>
+  </si>
+  <si>
+    <t>A6043/26 NOTAMN
+Q) EYVL/QRRCA/IV/BO /W /000/095/5507N02546E011
+A) EYVL B) 2609120600 C) 2609150600
+E) RESTRICTED  AREA  EYR8 JONISKIS ACTIVATED FOR MIL OPS
+F) GND G) FL095</t>
+  </si>
+  <si>
+    <t>DAN021</t>
+  </si>
+  <si>
+    <t>A6042/26</t>
+  </si>
+  <si>
+    <t>5422N02505E005</t>
+  </si>
+  <si>
+    <t>A6042/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/240/5422N02505E005
+A) EYVL B) 2609120600 C) 2609150600
+E) DANGER AREA  EYD43 RUDNINKAI 5  ACTIVATED
+F) GND G) 24000FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN020</t>
+  </si>
+  <si>
+    <t>A6041/26</t>
+  </si>
+  <si>
+    <t>5425N02502E003</t>
+  </si>
+  <si>
+    <t>A6041/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/094/5425N02502E003
+A) EYVL B) 2609120600 C) 2609142100
+D) 12 0600-1700, 14 0600-2100
+E) DANGER AREA EYD41 RUDNINKAI 3 ACTIVATED
+F) GND G) 9400FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN018</t>
+  </si>
+  <si>
+    <t>A6039/26</t>
+  </si>
+  <si>
+    <t>5424N02507E002</t>
+  </si>
+  <si>
+    <t>A6039/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/094/5424N02507E002
+A) EYVL B) 2609140600 C) 2609142100
+E) DANGER AREA EYD39 RUDNINKAI 1 ACTIVATED
+F) GND G) 9400FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN015</t>
+  </si>
+  <si>
+    <t>A6036/26</t>
+  </si>
+  <si>
+    <t>5422N02404E002</t>
+  </si>
+  <si>
+    <t>A6036/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/069/5422N02404E002
+A) EYVL B) 2609140500 C) 2609142359
+E) DANGER AREA EYD13 ALYTUS ACTIVATED
+F) GND G) 6850FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN013</t>
+  </si>
+  <si>
+    <t>A6034/26</t>
+  </si>
+  <si>
+    <t>5501N02423E004</t>
+  </si>
+  <si>
+    <t>A6034/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/062/5501N02423E004
+A) EYVL B) 2609120500 C) 2609142200
+D) 0500-2200
+E) DANGER AREA EYD10 RUKLA ACTIVATED
+F) GND G) 6150FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN012</t>
+  </si>
+  <si>
+    <t>A6033/26</t>
+  </si>
+  <si>
+    <t>5448N02356E002</t>
+  </si>
+  <si>
+    <t>A6033/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/066/5448N02356E002
+A) EYVL B) 2609120600 C) 2609142100
+D) 12 0600-2000, 13 0600-1400, 14 0600-2100
+E) DANGER AREA EYD11 ROKAI ACTIVATED
+F) GND G) 6600FT AMSL</t>
+  </si>
+  <si>
+    <t>A6032/26</t>
+  </si>
+  <si>
+    <t>5504N02551E006</t>
+  </si>
+  <si>
+    <t>A6032/26 NOTAMN
+Q) EYVL/QRDCA/IV/BO /W /000/202/5504N02551E006
+A) EYVL B) 2609120600 C) 2609150600
+E) DANGER AREA EYD9 PABRADE ACTIVATED
+F) GND G) 20200FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN010</t>
+  </si>
+  <si>
+    <t>A6031/26</t>
+  </si>
+  <si>
+    <t>NOTAMR</t>
+  </si>
+  <si>
+    <t>A2608/26</t>
+  </si>
+  <si>
+    <t>A6031/26 NOTAMR A2608/26
+Q) EYVL/QPDXX/I /NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609110757 C) PERM
+E) IFR DEP RWY 01  ADD NEW LIMITATION FOR MEDIUM AND HEAVY AIRCRAFT:
+-ACFT PLANNED ROUTING TO ELEKA, UPASI RIGHT TURN NOT BELOW 3000FT
+ MSL IS ALLOWED  ONLY FOR  ATC OPERATIONAL PURPOSES.  REQUIREMENT
+ DOES NOT APPLY IN THE EVENT OF A RISK TO FLIGHT SAFETY.
+REF  EYVI AD 2.22  FLIGHT PROCEDURES, ITEM 3 IFR DEPARTURE RWY 01</t>
+  </si>
+  <si>
+    <t>DAN004</t>
+  </si>
+  <si>
+    <t>A6025/26</t>
+  </si>
+  <si>
+    <t>5448N02400E010</t>
+  </si>
+  <si>
+    <t>A6025/26 NOTAMN
+Q) EYVL/QRTCA/IV/BO /W /012/040/5448N02400E010
+A) EYVL B) 2609120500 C) 2609141630
+D) 0500-1630
+E) TEMPORARY SEGREGATED AREAS EYTSA2A TSA2A FM 1200FT AMSL TO 4000FT 
+AMSL, EYTSA2B TSA2B FROM 1200FT AMSL TO 4000FT AMSL  AND  EYTSA2C
+TSA2C FROM 3000FT AMSL TO 4000FT AMSL ARE ACTIVATED. FOR INFO ABT
+ACT  CTC  KAUNAS TOWER CH 124.205,  KAUNAS INFORMATION CH 124.530
+F) 1200FT AMSL G) 4000FT AMSL</t>
+  </si>
+  <si>
+    <t>DAN008</t>
+  </si>
+  <si>
+    <t>B0083/26</t>
+  </si>
+  <si>
+    <t>5453N02353E005</t>
+  </si>
+  <si>
+    <t>EYKS</t>
+  </si>
+  <si>
+    <t>B0083/26 NOTAMN
+Q) EYVL/QFAXX/IV/NBO/A /000/999/5453N02353E005
+A) EYKS B) 2609120500 C) 2609131600
+E) ALL FLT TO/FROM KAUNAS/S.DARIAUS AND S.GIRENO AD (EYKS) ARE NOT
+ALLOWED DUE TO SPECIAL EVENT AT AD, EXCEPT PARTICIPATING IN THE
+EVENT</t>
+  </si>
+  <si>
+    <t>DAN007</t>
+  </si>
+  <si>
+    <t>A5928/26</t>
+  </si>
+  <si>
+    <t>5453N02353E004</t>
+  </si>
+  <si>
+    <t>A5928/26 NOTAMN
+Q) EYVL/QAZXX/IV/NBO/AE/000/012/5453N02353E004
+A) EYKS B) 2609120500 C) 2609131600
+E) ALL FLIGHTS WI ALEKSOTAS ATZ (EYKS) ARE PROHIBITED DUE TO SPECIAL 
+EVENT, EXCEPT PARTICIPATING IN THE EVENT</t>
+  </si>
+  <si>
+    <t>DAN033</t>
+  </si>
+  <si>
+    <t>A5919/26</t>
+  </si>
+  <si>
+    <t>A5919/26 NOTAMN
+Q) EYVL/QPIAU/I /NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609080000 C) 2611131300EST
+E) DUE TO UNSERVICEABLY OF DVOR/DME VNO THE FLW INSTRUMENT APPROACH 
+PROCEDURES NOT AVAILABLE:
+VOR Z RWY01 (CAT A/B),
+VOR Y RWY01 (CAT C/D),
+VOR Z RWY19 (CAT A/B),
+VOR Y RWY19 (CAT C/D) AND
+HOLDING OVER IAF VNO  NOT AVAILABLE, REF IAC ILS CAT II Y OR LOC
+RWY 01 (CAT A/B/C/D), ILS Y OR LOC RWY19(CAT A/B/C/D)</t>
+  </si>
+  <si>
+    <t>DAN030</t>
+  </si>
+  <si>
+    <t>A5916/26</t>
+  </si>
+  <si>
+    <t>5554N02324E005</t>
+  </si>
+  <si>
+    <t>EYSA</t>
+  </si>
+  <si>
+    <t>A5916/26 NOTAMN
+Q) EYVL/QFAHW/IV/BO /A /000/999/5554N02324E005
+A) EYSA B) 2609071130 C) 2609301400EST
+E) MARKING WORK WILL BE CARRIED OUT ON THE RWY 14L/32R, RWY 14R/32L,
+TAXIWAYS AND APRONS. IF NEED, THE WORKERS  WILL VACATE  WI 10MIN</t>
+  </si>
+  <si>
+    <t>DAN029</t>
+  </si>
+  <si>
+    <t>A5915/26</t>
+  </si>
+  <si>
+    <t>A5411/26</t>
+  </si>
+  <si>
+    <t>A5915/26 NOTAMR A5411/26
+Q) EYVL/QMXLC/IV/BO /A /000/999/5554N02324E005
+A) EYSA B) 2609071116 C) 2609301400EST
+E) TWY QUEBEC CLSD DUE TO SURFACE REPAIR WORK</t>
+  </si>
+  <si>
     <t>DAN028</t>
   </si>
   <si>
-    <t>A4765/26</t>
-[...20 lines deleted...]
-    <t>DAN026</t>
+    <t>A5914/26</t>
+  </si>
+  <si>
+    <t>A5414/26</t>
+  </si>
+  <si>
+    <t>A5914/26 NOTAMR A5414/26
+Q) EYVL/QMPXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2609071114 C) 2609301400EST
+E) ACFT STANDS NR 41-46 ON APN MA4 CLSD DUE TO SURFACE REPAIR WIP</t>
+  </si>
+  <si>
+    <t>DAN002</t>
+  </si>
+  <si>
+    <t>A5774/26</t>
+  </si>
+  <si>
+    <t>A5774/26 NOTAMN
+Q) EYVL/QFTAS/I /BO /A /000/999/5554N02324E005
+A) EYSA B) 2609020525 C) 2610022359EST
+E) TRANSMISSOMETER RWY 14L/32R AT MID-POINT U/S DUE TO EQPT FAILURE</t>
+  </si>
+  <si>
+    <t>B0079/26</t>
+  </si>
+  <si>
+    <t>5555N02134E005</t>
+  </si>
+  <si>
+    <t>EYKT</t>
+  </si>
+  <si>
+    <t>B0079/26 NOTAMN
+Q) EYVL/QFALC/IV/NBO/A /000/999/5555N02134E005
+A) EYKT B) 2609010716 C) 2609152359EST
+E) KARTENA AD CLSD DUE WATER LOGGING ON THE RWY 09/27, RWY 18/36.
+WIP ON BOTH RWYS. ALL FLIGHTS ARE PROHIBITED</t>
+  </si>
+  <si>
+    <t>A5741/26</t>
+  </si>
+  <si>
+    <t>A4329/26</t>
+  </si>
+  <si>
+    <t>A5741/26 NOTAMR A4329/26
+Q) EYVL/QMPLC/IV/BO /A /000/999/5458N02405E005
+A) EYKA B) 2609010455 C) 2609301600EST
+E) ACFT STAND NR 35 CLSD</t>
+  </si>
+  <si>
+    <t>B0078/26</t>
+  </si>
+  <si>
+    <t>B0078/26 NOTAMN
+Q) EYVL/QFALN/V /NBO/A /000/999/5453N02353E005
+A) EYKS B) 2608311700 C) 2609301700EST
+E) NIGHT FLIGHTS PROHIBITED DUE TO MALFUNCTION OF LIGHTING SYSTEM.
+FOR MORE INFO CTC TEL: +370 37 29 19 12</t>
+  </si>
+  <si>
+    <t>A5735/26</t>
+  </si>
+  <si>
+    <t>A5735/26 NOTAMN
+Q) EYVL/QFFCH/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2609012000 C) 2609292359
+D) 01 03 05 07 09 11 13 15 17 19 21 23 25 27 29 2000-2359
+E) RFFS CAT UPGRADED TO CAT 9</t>
+  </si>
+  <si>
+    <t>A5733/26</t>
+  </si>
+  <si>
+    <t>A3635/26</t>
+  </si>
+  <si>
+    <t>A5733/26 NOTAMR A3635/26
+Q) EYVL/QLYAS/IV/M  /A /000/999/5554N02324E005
+A) EYSA B) 2608310933 C) 2612081700EST
+E) STOP BAR LIGHTS TWY BRAVO AND TWY ECHO U/S</t>
+  </si>
+  <si>
+    <t>A5732/26</t>
+  </si>
+  <si>
+    <t>A3483/26</t>
+  </si>
+  <si>
+    <t>A5732/26 NOTAMR A3483/26
+Q) EYVL/QMPXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2608310909 C) 2611011700EST
+E) ACFT STANDS NR 9, 19 ON APN MA4 CLSD DUE TO WIP</t>
+  </si>
+  <si>
+    <t>A5731/26</t>
+  </si>
+  <si>
+    <t>A4151/26</t>
+  </si>
+  <si>
+    <t>A5731/26 NOTAMR A4151/26
+Q) EYVL/QMNXX/IV/NBO/A /000/999/5554N02324E005
+A) EYSA B) 2608310907 C) 2611011700EST
+E) ON THE APRON MA3 NO SURFACE MARKINGS, ACFT TAXIING IS CARRIED OUT 
+WITH FOLLOW-ME CAR</t>
+  </si>
+  <si>
+    <t>DAN005</t>
+  </si>
+  <si>
+    <t>B0077/26</t>
+  </si>
+  <si>
+    <t>B0068/26</t>
+  </si>
+  <si>
+    <t>5546N02229E999</t>
+  </si>
+  <si>
+    <t>B0077/26 NOTAMR B0068/26
+Q) EYVL/QKKKK/K /K  /K /000/999/5546N02229E999
+A) EYVL B) 2608310616 C) 2610010616EST
+E) CHECKLIST
+YEAR=2026 0029 0038 0071 0072
+LATEST PUBLICATIONS
+AIP VFR AIRAC AMDT NIL
+AIP VFR AMDT 80/26 EFFECTIVE DATE 11 JUN 2026
+AIP VFR AIRAC SUP NIL
+AIP VFR SUP NIL
+AIC A007/2026 EFFECTIVE DATE 31 JUL 26
+AIC CHECKLIST
+AIP IFR
+A003/2025 A007/2025 A010/2025 A011/2025 A012/2025 A013/2025
+A001/2026 A003/2026 A006/2026 A007/2026
+AIP VFR
+NIL
+AIP MIL
+NIL
+SUP CHECKLIST
+AIP IFR
+003/2026 012/2026 013/2026 014/2026 015/2026 016/2026
+AIP VFR
+NIL
+AIP MIL
+NIL</t>
+  </si>
+  <si>
+    <t>A5716/26</t>
+  </si>
+  <si>
+    <t>A5075/26</t>
+  </si>
+  <si>
+    <t>A5716/26 NOTAMR A5075/26
+Q) EYVL/QKKKK/K /K  /K /000/999/5546N02229E999
+A) EYVL B) 2608310614 C) 2610010614EST
+E) CHECKLIST
+YEAR=2025 6798
+YEAR=2026 0708 0738 1845 2247 2608 2687 2722 2723 2807 3483 3544 3560
+          3561 3562 3563 3564 3565 3635 3663 4016 4151 4162 4203 4271
+          4277 4278 4297 4326 4329 4332 4376 4394 4395 4481 4763 4831
+          4898 5007 5013 5014 5068 5084 5085 5086 5115 5116 5117 5118
+          5228 5311 5312 5313 5386 5388 5411 5414 5417 5418 5420 5450
+          5470 5499 5524 5571 5575 5598 5599 5600 5646 5648 5659 5669
+          5671 5672 5673 5676 5682 5683 5684 5685 5686 5688 5697 5704
+          5708 5710 5712 5713 5714 5715
+LATEST PUBLICATIONS
+AIP AIRAC AMDT 003/2026 EFFECTIVE DATE 11 JUN 26
+AIP AIRAC SUP 016/2026 EFFECTIVE DATE 03 SEP 26
+AIP SUP 014/2026 EFFECTIVE DATE 02 JUL 26
+AIC A007/2026 EFFECTIVE DATE 31 JUL 26
+AIRAC EFFECTIVE DATE 03 SEP 2026: NIL
+AIRAC EFFECTIVE DATE 01 OCT 2026: NIL
+AIC CHECKLIST
+AIP IFR
+A003/2025 A007/2025 A010/2025 A011/2025 A012/2025 A013/2025
+A001/2026 A003/2026 A006/2026 A007/2026
+AIP VFR
+NIL
+AIP MIL
+NIL
+SUP CHECKLIST
+AIP IFR
+003/2026 012/2026 013/2026 014/2026 015/2026 016/2026
+AIP VFR
+NIL
+AIP MIL
+NIL</t>
+  </si>
+  <si>
+    <t>A5713/26</t>
+  </si>
+  <si>
+    <t>A5069/26</t>
+  </si>
+  <si>
+    <t>5422N02327E001</t>
+  </si>
+  <si>
+    <t>A5713/26 NOTAMR A5069/26
+Q) EYVL/QWULW/IV/BO /W /000/005/5422N02327E001
+A) EYVL B) 2608310510 C) 2610260700EST
+E) UAS FLYING WILL TAKE PLACE WI 600M RADIUS CENTERED  ON 542132N
+0232633E (SESTOKAI, EYKAFIS) UP TO 30M AGL/150M AMSL. OPS CTC:
++370 62 47 2991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>DAN003</t>
+  </si>
+  <si>
+    <t>A5697/26</t>
+  </si>
+  <si>
+    <t>A5697/26 NOTAMN
+Q) EYVL/QFALT/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2608301500 C) 2609131700
+D) 0330-0530 1500-1700
+E) THE FLW TRAFFIC RESTRICTIONS ARE POSSIBLE DUE TO EXPECTED HOT
+AIR BALLOON FLIGHTS WI VILNIUS CTR/TMA (EYVI): 
+-ARR/DEP TFC EXP DLA UP TO 30MIN
+-IAF/HLDG VNO NOT AVBL, EXP RADAR VECTORING INSTEAD
+-PUBLISHED MISSED APCH PROC NOT AVBL, FOLLOW ATC INSTRUCTIONS
+-IN CASE OF RCF  OF NON-RNAV EQUIPPED  ACFT, THE PILOT  SHALL
+ PROCEED TO ALTN AD
+FOR  INFO ABT HOT AIR BALLOONS FLT AND POSS RESTRICTIONS  CTC
+VILNIUS TOWER 118.205, VILNIUS APPROACH 120.705</t>
+  </si>
+  <si>
+    <t>A5600/26</t>
+  </si>
+  <si>
+    <t>A3506/26</t>
+  </si>
+  <si>
+    <t>5558N02106E005</t>
+  </si>
+  <si>
+    <t>EYPA</t>
+  </si>
+  <si>
+    <t>A5600/26 NOTAMR A3506/26
+Q) EYVL/QMPLC/IV/BO /A /000/999/5558N02106E005
+A) EYPA B) 2608251056 C) 2610292100EST
+E) ACFT STANDS NR 16-18 ARE CLOSED</t>
+  </si>
+  <si>
+    <t>A5599/26</t>
+  </si>
+  <si>
+    <t>5530N02057E011</t>
+  </si>
+  <si>
+    <t>A5599/26 NOTAMN
+Q) EYVL/QRDCS/IV/BO /W /000/660/5530N02057E011
+A) EYVL B) 2609160600 C) 2609181600
+E) TEMPO DANGER AREA EYD292 INSTALLED WI LATERAL LIMITS: 553832N 
+0210033E -  553740N 0210622E  -  553808N 0210900E  -  553124N 
+0211318E -  552459N 0205953E  -  552159N 0204553E  -  552459N 
+0204153E -  553359N 0204153E  -  553659N 0204553E  -  553832N 
+0210033E (OVER THE BALTIC SEA). VERTICAL LIMITS: LOWER - GND,
+UPPER - FL660. A SEPARATE NOTAM  WILL BE  ISSUED  TO ACTIVATE
+THE AREA
+F) GND G) FL660</t>
+  </si>
+  <si>
+    <t>A5598/26</t>
+  </si>
+  <si>
+    <t>A5598/26 NOTAMN
+Q) EYVL/QRDCS/IV/BO /W /000/660/5535N02112E004
+A) EYVL B) 2609160600 C) 2609181600
+E) TEMPO DANGER AREA EYD291 INSTALLED WI LATERAL LIMITS: 553825N 
+0211225E  - 553510N 0211508E  -  553153N 0211508E  -  553124N 
+0211318E  - 553808N 0210900E  -  553825N 0211225E (KLAIPEDA).
+VERTICAL LIMITS: LOWER - GND, UPPER - FL660. A SEPARATE NOTAM
+WILL BE ISSUED TO ACTIVATE THE AREA
+F) GND G) FL660</t>
+  </si>
+  <si>
+    <t>A5575/26</t>
+  </si>
+  <si>
+    <t>A3448/26</t>
+  </si>
+  <si>
+    <t>5558N02105E001</t>
+  </si>
+  <si>
+    <t>A5575/26 NOTAMR A3448/26
+Q) EYVL/QOBCE/IV/M  /AE/000/003/5558N02105E001
+A) EYPA B) 2608241400 C) 2611242200EST
+E) CRANE OPR ONLY DRG DAYLIGHT HOURS AT PSN 555815.98N 0210511.75E,
+APRX 525M WSW FM ARP EYPA. MAX HGT 35M AGL/75M AMSL, OPR  RADIUS
+35M. MARKINGS: NO DATA</t>
+  </si>
+  <si>
+    <t>A5571/26</t>
+  </si>
+  <si>
+    <t>A3471/26</t>
+  </si>
+  <si>
+    <t>5556N02104E001</t>
+  </si>
+  <si>
+    <t>A5571/26 NOTAMR A3471/26
+Q) EYVL/QOBCE/IV/M  /AE/000/003/5556N02104E001
+A) EYPA B) 2608241200 C) 2611242200EST
+E) OBST ERECTED. OPR  TWO CRANES  APRX 4KM SSW FM EYPA ARP AT PSN:
+1ST CRANE PSN: 555624.7N 0210416.9E, CRANE JIB MAX HGT 38M AGL/
+78M AMSL, OPR RADIUS 50M.
+2ND CRANE PSN: 555626.1N 0210417.8E, CRANE JIB MAX HGT 32M AGL/
+72M AMSL, OPR RADIUS 50M.
+ALL CRANES MARKED WITH RED LGT</t>
+  </si>
+  <si>
+    <t>A5524/26</t>
+  </si>
+  <si>
+    <t>5501N02551E050</t>
+  </si>
+  <si>
+    <t>A5524/26 NOTAMN
+Q) EYVL/QWLLW/IV/NBO/W /000/660/5501N02551E050
+A) EYVL B) 2609210500 C) 2609272325
+E) NAV WRNG
+ASCENT OF FREE LIGHT UNMANNED  MET BALLOONS. RELEASING  POINTS:
+550348.6N 0255055.7E,550232.0N 0255050.6E,550101.4N 0255615.0E, 
+550147.5N 0254515.7E, (PABRADE). BALLOON CHARACTERISTICS: COLOR
+- WHITE, DIAMETER- 1.17M, WT- 200G WITH POSS TO LIFT LOAD UP TO
+0.960KG. RELEASE DATE/TIME(UTC): 21-27 SEP DAILY 0500-2100, ONE 
+BALLOON EV 2HR. FLOATING TIME: 2HR 25MIN EACH.BALLOON DIRECTION 
+DEPENDS  ON WX/MET COND. EXP BALLOON BURST  AT 18000M AMSL. OPS
+CTC: +370 60 18 3867
+RMK: ACT SUBJ PRIOR PHONE:+370 706 94 599 COOR AND APV WITH ATS
+     UNIT IS REQUIRED 30MIN BEFORE EV BALLOON RELEASE
+F) GND G) 20000M AMSL</t>
+  </si>
+  <si>
+    <t>A5499/26</t>
+  </si>
+  <si>
+    <t>5537N02111E050</t>
+  </si>
+  <si>
+    <t>A5499/26 NOTAMN
+Q) EYVL/QWLLW/IV/NBO/W /000/660/5537N02111E050
+A) EYVL B) 2609160600 C) 2609181825
+E) NAV WRNG
+ASCENT OF FREE LIGHT UNMANNED MET BALLOON WILL TAKE PLACE FM PSN
+553708.3N 0211042.8E, 553733.0N 0211020.5E ( KAIRIAI ).  BALLOON
+CHARACTERISTICS: COLOR - WHITE, DIAMETER - 1.17M, WT - 200G WITH
+POSS TO LIFT LOAD UP TO 0.960KG. ASCENT DATE/TIME(UTC):16-18 SEP
+DAILY 0600-1600, ONE BALLOON EVERY 2HR. FLOATING TIME: 2HR 25MIN 
+EACH.BALLOON DIRECTION DEPENDS ON WX/MET COND. EXP BALLOON BURST
+AT 18000M AMSL.OPS CTC: +370 60 18 3867
+RMK: ACT SUBJ PRIOR PHONE: +370 706 94 599 COOR AND APV WITH ATS
+     UNIT IS REQUIRED 30MIN BEFORE EV BALLOON ASCENT
+F) GND G) 20000M AMSL</t>
+  </si>
+  <si>
+    <t>A5470/26</t>
+  </si>
+  <si>
+    <t>A5470/26 NOTAMN
+Q) EYVL/QOATT/IV/M  /E /000/999/5546N02229E999
+A) EYVL B) 2610010000 C) 2610142359
+E) AIRAC EFFECTIVE DATE 01 OCT 2026: NIL</t>
+  </si>
+  <si>
+    <t>B0072/26</t>
+  </si>
+  <si>
+    <t>B0047/26</t>
+  </si>
+  <si>
+    <t>5545N02348E005</t>
+  </si>
+  <si>
+    <t>EYSE</t>
+  </si>
+  <si>
+    <t>B0072/26 NOTAMR B0047/26
+Q) EYVL/QMRLL/V /NBO/A /000/999/5545N02348E005
+A) EYSE B) 2608190830 C) 2611201200EST
+E) GRASS RWY 06/24 WIDTH NARROWED TO 40M DUE TO WIP</t>
+  </si>
+  <si>
+    <t>A5420/26</t>
+  </si>
+  <si>
+    <t>5504N02551E999</t>
+  </si>
+  <si>
+    <t>A5420/26 NOTAMN
+Q) EYVL/QWLLW/IV/NBO/W /000/660/5504N02551E999
+A) EYVL B) 2609160500 C) 2609181725
+E) NAV WRNG
+LAUNCH  OF LIGHT UNMANNED MET FREE BALLOONS WILL TAKE PLACE FROM
+PSN 550316N 0255130E (PABRADE POLYGON). BALLOON CHARACTERISTICS: 
+COLOUR-WHITE, DIAMETER-1.17M, WT-200G WITH POSS  TO LIFT LOAD UP
+TO 0.960KG. DATE/TIME(UTC) OF LAUNCH: SEP 16 0500-2300, 18 0300- 
+1500, ONE BALLOON EVERY 2HR. EV BALLOON FLOATING TIME-2HR 25MIN. 
+BALLOONS DIRECTION: DEPENDS ON WX COND. MAX HGT 20000M AMSL. EXP 
+BALLOON BURST AT 18000M.
+RMK: ACT SUBJ PRIOR PHONE: +370 706 94 599 COOR AND APV WITH ATS
+     UNIT IS REQUIRED 30MIN BEFORE EV LAUNCH
+F) GND G) 20000M AMSL</t>
+  </si>
+  <si>
+    <t>A5418/26</t>
+  </si>
+  <si>
+    <t>5546N02229E155</t>
+  </si>
+  <si>
+    <t>A5418/26 NOTAMN
+Q) EYVL/QAFCH/IV/NBO/E /000/999/5546N02229E155
+A) EYVL B) 2608210900 C) PERM
+E) DUE TO INSTL OF NEW AIR NAV OBST (SEE NOTAM A5417/26), THE  AMA
+AND MEF VALUES CHANGED AS FLW : AMA(30MIN) TO READ 1:9  AND MEF
+TO READ 0:9 IN MESH GRID 5600N 02430E. REF  ALL RELEVANT CHARTS</t>
+  </si>
+  <si>
+    <t>A5388/26</t>
+  </si>
+  <si>
+    <t>5520N02132E001</t>
+  </si>
+  <si>
+    <t>A5388/26 NOTAMN
+Q) EYVL/QWULW/IV/BO /W /000/006/5520N02132E001
+A) EYVL B) 2608170800 C) 2612311400EST
+E) NAV WRNG. UAV FLT POSS WI 1KM RADIUS CENTRED ON 552013N 0213150E
+(SILUTE AIRFIELD). FOR INFO CTC TEL: +370 63 84 8142
+F) GND G) 120M AGL</t>
+  </si>
+  <si>
+    <t>A5386/26</t>
+  </si>
+  <si>
+    <t>A4811/26</t>
+  </si>
+  <si>
+    <t>5458N02406E005</t>
+  </si>
+  <si>
+    <t>A5386/26 NOTAMR A4811/26
+Q) EYVL/QICCT/I /NBO/A /000/999/5458N02406E005
+A) EYKA B) 2608170619 C) 2609301100EST
+E) ILS AND ILS/DME RWY26 ISE 109.900MHZ/CH 36X OPR ON TEST.
+DO NOT USE, FALSE INDICATIONS POSS</t>
+  </si>
+  <si>
+    <t>DAN006</t>
+  </si>
+  <si>
+    <t>A5313/26</t>
+  </si>
+  <si>
+    <t>A5313/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5558N02106E005
+A) EYPA B) 2608170500 C) PERM
+E) REF AIP EYPA AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5312/26</t>
+  </si>
+  <si>
+    <t>A5312/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5458N02405E005
+A) EYKA B) 2608170500 C) PERM
+E) REF AIP EYKA AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5311/26</t>
+  </si>
+  <si>
+    <t>A5311/26 NOTAMN
+Q) EYVL/QFAAP/IV/NBO/A /000/999/5438N02517E005
+A) EYVI B) 2608170500 C) PERM
+E) REF AIP EYVI AD 2.20 LOCAL AD REGULATIONS, PARAGRAPH 1 GENERAL 
+REGULATIONS, AMEND FIFTH SENTENCE TO READ AS FLW: EXEMPTIONS APPLY 
+TO SAR FLIGHTS, AIRCRAFT INVOLVED IN AN EMERGENCY SITUATION AND 
+GENERAL AVIATION FLIGHTS OPERATED BY AIRCRAFT BASED AT AIRPORTS 
+MANAGED BY LTOU AND HOLDING A PERMANENT PPR CODE.</t>
+  </si>
+  <si>
+    <t>A5228/26</t>
+  </si>
+  <si>
+    <t>5438N02518E025</t>
+  </si>
+  <si>
+    <t>A5228/26 NOTAMN
+Q) EYVL/QNMAS/IV/BO /AE/000/999/5438N02518E025
+A) EYVI B) 2609070500 C) 2611131300
+E) VILNIUS DVOR/DME VNO 113.800MHZ/CH85X U/S DUE TO MAINTENANCE</t>
+  </si>
+  <si>
+    <t>A5118/26</t>
+  </si>
+  <si>
+    <t>A4515/26</t>
+  </si>
+  <si>
+    <t>5548N02332E001</t>
+  </si>
+  <si>
+    <t>A5118/26 NOTAMR A4515/26
+Q) EYVL/QWULW/IV/BO /W /000/006/5548N02332E001
+A) EYVL B) 2608030730 C) 2610260700EST
+E) DRONES FLT ACT WILL TAKE PLACE WI 1900M RADIUS CENTRED ON 554828N
+0233219E (RADVILISKIS). OPS CTC +370 624 72 991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5117/26</t>
+  </si>
+  <si>
+    <t>A4514/26</t>
+  </si>
+  <si>
+    <t>5540N02515E001</t>
+  </si>
+  <si>
+    <t>A5117/26 NOTAMR A4514/26
+Q) EYVL/QWULW/IV/BO /W /000/008/5540N02515E001
+A) EYVL B) 2608030729 C) 2610260700EST
+E) DRONES FLT ACT WILL TAKE PLACE WI 1000M RADIUS CENTRED ON 553953N
+0251525E (VILKPEDE). OPS CTC +370 624 72 991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5116/26</t>
+  </si>
+  <si>
+    <t>A4513/26</t>
+  </si>
+  <si>
+    <t>5455N02404E002</t>
+  </si>
+  <si>
+    <t>A5116/26 NOTAMR A4513/26
+Q) EYVL/QWULW/IV/BO /W /000/005/5455N02404E002
+A) EYVL B) 2608030729 C) 2610260700EST
+E) DRONES FLT ACT WILL TAKE PLACE WI 2350M RADIUS CENTRED ON 545509N
+0240408E (PALEMONAS). OPS CTC +370 624 72 991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5115/26</t>
+  </si>
+  <si>
+    <t>A4512/26</t>
+  </si>
+  <si>
+    <t>5453N02356E001</t>
+  </si>
+  <si>
+    <t>A5115/26 NOTAMR A4512/26
+Q) EYVL/QWULW/IV/BO /W /000/005/5453N02356E001
+A) EYVL B) 2608030728 C) 2610260700EST
+E) DRONES FLT ACT WILL TAKE PLACE WI 600M RADIUS CENTRED ON 545258N
+0235549E (SANCIAI). OPS CTC +370 624 72 991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5086/26</t>
+  </si>
+  <si>
+    <t>A5086/26 NOTAMN
+Q) EYVL/QPOCH/I /NBO/A /000/999/5458N02405E005
+A) EYKA B) 2607312100 C) PERM
+E) REF IAC - ICAO KAUNAS (EYKA) RNP RWY08 (CAT A/B/C/D). OCA(OCH)
+VALUES CHANGED AS FLW: STRAIGHT-IN APPROACH LPV ACFT CAT A 516
+(277)FT, CAT B 528(289)FT, CAT C 536(297)FT,  CAT D 547(308)FT 
+INSTEAD OF PUBLISHED</t>
+  </si>
+  <si>
+    <t>A5085/26</t>
+  </si>
+  <si>
+    <t>A5085/26 NOTAMN
+Q) EYVL/QPOCH/I /NBO/A /000/999/5438N02517E005
+A) EYVI B) 2607312100 C) PERM
+E) REF IAC-ICAO VILNIUS (EYVI) RNP RWY01/19 (CAT A/B/C/D). OCA(OCH)
+VALUES FOR STRAIGHT-IN APPROACH LPV CHANGED AS FLW:
+RWY01: CAT A 924(329)FT, CAT B 936(341)FT, CAT C 945(350)FT, CAT
+       D 955(360)FT INSTEAD OF PUBLISHED.
+RWY19: CAT A 935(286)FT, CAT B 947(298)FT, CAT C 955(306)FT, CAT
+       D 966(317)FT INSTEAD OF PUBLISHED.</t>
+  </si>
+  <si>
+    <t>A5084/26</t>
+  </si>
+  <si>
+    <t>A5084/26 NOTAMN
+Q) EYVL/QPOCH/I /NBO/A /000/999/5558N02106E005
+A) EYPA B) 2607312100 C) PERM
+E) REF IAC-ICAO  PALANGA (EYPA) RNP RWY01 (CAT A/B/C/D). OCA(OCH)
+VALUES CHANGED AS FLW: STRAIGHT-IN APPROACH LPV ACFT CAT A 300
+(267)FT, CAT B 312(279)FT, CAT C 320(287)FT,  CAT D 331(298)FT 
+INSTEAD OF PUBLISHED</t>
+  </si>
+  <si>
+    <t>A5068/26</t>
+  </si>
+  <si>
+    <t>5440N02516E001</t>
+  </si>
+  <si>
+    <t>A5068/26 NOTAMN
+Q) EYVL/QWULW/IV/BO /W /000/008/5440N02516E001
+A) EYVL B) 2607301240 C) 2609300700EST
+E) UAS FLYING WILL TAKE PLACE WI 1000M RADIUS CENTERED ON 544000.32N
+0251614.33E (NAUJAMIESTIS, RAIL STATION) UP TO 30M AGL/226M AMSL. 
+OPS CTC: +370 62 47 2991
+F) GND G) 30M AGL</t>
+  </si>
+  <si>
+    <t>A5014/26</t>
+  </si>
+  <si>
+    <t>A2621/26</t>
+  </si>
+  <si>
+    <t>A5014/26 NOTAMR A2621/26
+Q) EYVL/QGWXX/IV/NBO/E /000/999/5546N02229E155
+A) EYVL B) 2607290510 C) 2610302100EST
+E) PRECAUTION-GNSS SIGNAL JAMMING AND SPOOFING CAN BE  EXPECTED IN
+VILNIUS FIR  MOSTLY IN WESTERN AND SOUTHERN PARTS. CONVENTIONAL
+NAV AIDS AVAILABLE  AND MAY BE USED AS RECOMENDED  IN EASA  SIB
+2022-02R4. AIR  CREW  ARE ASKED  TO INFORM  AN ATC OF ANY  GNSS
+INTERFERENCE DETECTED</t>
+  </si>
+  <si>
+    <t>A5013/26</t>
+  </si>
+  <si>
+    <t>A2550/26</t>
+  </si>
+  <si>
+    <t>A5013/26 NOTAMR A2550/26
+Q) EYVL/QMXLC/IV/BO /A /000/999/5558N02106E005
+A) EYPA B) 2607290505 C) 2611302200EST
+E) TWY BRAVO CLOSED DUE TO WIP</t>
+  </si>
+  <si>
+    <t>A5007/26</t>
+  </si>
+  <si>
+    <t>5434N02329E001</t>
+  </si>
+  <si>
+    <t>A5007/26 NOTAMN
+Q) EYVL/QOBCE/IV/M  /E /000/012/5434N02329E001
+A) EYVL B) 2609010000 C) 2701302359EST
+E) NEW GROUP OF AIR NAV OBST (WINDMILL FARMS) UNDER CONSTRUCTION AT
+FLW PSN: 543423N 0232914E. ELEV 1121FT/HGT 787FT, NOT LGTD</t>
+  </si>
+  <si>
+    <t>A4898/26</t>
+  </si>
+  <si>
+    <t>A4898/26 NOTAMN
+Q) EYVL/QOATT/IV/M  /E /000/999/5546N02229E999
+A) EYVL B) 2609030000 C) 2609162359
+E) AIRAC EFFECTIVE DATE 03 SEP 2026: NIL</t>
   </si>
   <si>
     <t>A4763/26</t>
   </si>
   <si>
-    <t>NOTAMR</t>
-[...1 lines deleted...]
-  <si>
     <t>A4728/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>EYSA</t>
   </si>
   <si>
     <t>A4763/26 NOTAMR A4728/26
 Q) EYVL/QMXLT/IV/M  /A /000/999/5554N02324E005
 A) EYSA B) 2607161003 C) 2610161600EST
 E) START UP AND MOVEMENT WITH THE ENGINE RUNNING PROHIBITED  ON TWY
 GOLF SEGMENT FROM HEL HANGAR TO DISARMAMENT STAND NR 4 INCLUDING</t>
-  </si>
-[...600 lines deleted...]
-    <t>DAN027</t>
   </si>
   <si>
     <t>A4481/26</t>
   </si>
   <si>
     <t>A4480/26</t>
   </si>
   <si>
     <t>A4481/26 NOTAMR A4480/26
 Q) EYVL/QPUXX/I /BO /A /000/999/5438N02517E005
 A) EYVI B) 2607071000 C) 2701012200
 E) REF AIP SUP 14/26 WEF 02JUL2026, DUE TO ESTABLISHED  OF TEMPORARY
 PROHIBITED AREAS, PARAGRAPH  FOR  MISSED APPROACH  ON ILS Z RWY19
 (CAT A/B/C/D/) AMEND LAST SENTENCE AS FLW: IN CASE OF COM FAILURE 
 CLIMB  ON COURSE 194DEG  TO VI413 (ALTITUDE A3000+, SPEED K210-),
 THEN  TURN  RIGHT DIRECT TO  MIZOP (ALTITUDE A5000+, SPEED K230-) 
 INSTEAD OF : IN CASE  OF COM FAILURE  PROCEED TO  THE ALTERNATIVE 
 AIRFIELD</t>
   </si>
   <si>
     <t>A4395/26</t>
   </si>
   <si>
-    <t>5546N02229E999</t>
-[...1 lines deleted...]
-  <si>
     <t>A4395/26 NOTAMN
 Q) EYVL/QAFTT/IV/BO /E /000/100/5546N02229E999
 A) EYVL B) 2609030000 C) 2609162359
 E) TRIGGER NOTAM - AIRAC AIP SUP 16/26 WEF 03 SEP 2026 TIL PERM.
 -WITHDRAWAL OF TIZ  AND  ESTABLISHMENT  OF RESTRICTED  AREAS:
  PAJUOSTIS TIZ (EYPP) AND SIAULIAI TIZ (EYSA) ARE  WITHDRAWN,
  RESTRICTED AREA EYR27A, EYR27B AND FBZ FOR EYR27B ARE ESTAB-
  LISHED</t>
   </si>
   <si>
     <t>A4394/26</t>
   </si>
   <si>
-    <t>5546N02229E155</t>
-[...1 lines deleted...]
-  <si>
     <t>A4394/26 NOTAMN
 Q) EYVL/QRRTT/IV/BO /W /000/043/5546N02229E155
 A) EYVL B) 2609030000 C) 2609162359
 E) TRIGGER NOTAM - AIRAC AIP SUP 15/26 WEF 03 SEP 2026 TIL PERM.
 -NEW RESTRICTED AREAS EYR36, EYR37, EYR38 ARE ESTABLISHED
 F) GND G) 4300FT AMSL</t>
   </si>
   <si>
     <t>A4376/26</t>
   </si>
   <si>
     <t>A4376/26 NOTAMN
 Q) EYVL/QFAXX/IV/NBO/A /000/999/5458N02405E005
 A) EYKA B) 2607020830 C) 2706302100EST
 E) DRG OPS IN LVP (LOW VISIBILITY PROC), THE  TKOF OF ACFT CAT A-D
 FROM  RWY 08/26 IS PERMITTED  WHEN RVR (RUNWAY VISUAL RANGE) IS
 LESS THAN 600M BUT  NOT LESS THAN 350M</t>
   </si>
   <si>
-    <t>A4339/26</t>
-[...60 lines deleted...]
-  <si>
     <t>A4332/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>EYPA</t>
   </si>
   <si>
     <t>A4332/26 NOTAMN
 Q) EYVL/QAACH/IV/BO /AE/000/999/5558N02106E005
 A) EYPA B) 2607070000 C) PERM
 E) DUE TO  ESTABLISHED  OF NEW AIR NAV OBST (SEE NOTAM A4277/26),
 MSA VALUE CHANGED AS FLW: MSA BASED ON  NDB PN SECTOR BTN 201-
 019DEG AND MSA BASED ON ARP EYPA SECTOR BTN 202-018DEG TO READ
 2100FT INSTEAD OF 1900FT. REF AIP PALANGA(EYPA) ALL VALID SID,
 STAR AND IAC</t>
-  </si>
-[...56 lines deleted...]
-E) ACFT STAND NR 35 CLSD</t>
   </si>
   <si>
     <t>A4326/26</t>
   </si>
   <si>
     <t>5439N02518E001</t>
   </si>
   <si>
     <t>A4326/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /AE/000/008/5439N02518E001
 A) EYVI B) 2607020500 C) 2610312359EST
 E) TOWER CRANE OPR ON PSN 543846.9N 0251817.9E, APRX 1.47KM NE  FM
 ARP EYVI. CRANE HGT 37.7M AGL/254M AMSL, OPR RADIUS 60M, MARKED</t>
   </si>
   <si>
     <t>A4297/26</t>
   </si>
   <si>
     <t>A4297/26 NOTAMN
 Q) EYVL/QAFCH/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2607070000 C) PERM
 E) DUE TO ESTABLISHED OF NEW AIR NAV OBST (SEE  NOTAMS A4277/26  AND
 A4278/26), AMA AND MEF VALUES CHANGED AS FLW:  AMA(30MIN) TO READ
 2:1 AND MEF TO READ 1:2 IN MESH GRID 5530N 02130E, AND AMA (1MIN)
 TO READ 2:1 IN MESH GRID 5500N 02100E. REF  TO ALL  RELEVANT  AIP
@@ -970,532 +1340,328 @@
   </si>
   <si>
     <t>A4271/26 NOTAMN
 Q) EYVL/QWULW/IV/BO /W /000/012/5442N02515E003
 A) EYVL B) 2607010400 C) 2610311330
 D) 0400-0730 0930-1330
 E) UAV BVLOS FLT WILL TAKE PLACE WI FLW AREAS:
 AREA 1: 1.45KM RADIUS OF 543954.00N 0251400.00E (VILKPEDE),
 AREA 2: 1.24KM RADIUS OF 544034.22N 0251538.37E (NAUJAMESTIS),
 AREA 3: 1.08KM RADIUS OF 544125.32N 0251714.67E  (VILNIUS CITY
         CENTER),
 AREA 4: 1.45KM RADIUS OF 544239.46N 0251855.29E  (ANTAKALNIS).
 AREA 5: 1.11KM RADIUS OF 544224.23N 0251605.59E  (SNIPISKES),
 AREA 6: 1.8KM  RADIUS OF 544126.49N 0251209.49E  (KAROLINISKES),
 AREA 7: 1.37KM RADIUS OF 544247.11N 0251317.98E  (JUSTINISKES),
 AREA 8: 1.21KM RADIUS OF 544349.88N 0251629.65E  (PASILAICIAI),
 AREA 9: 1.25KM RADIUS OF 544345.65N 0251520.64E  (FABIJONISKIAI),
 AREA10: 1.17KM RADIUS OF 544413.43N 0251528.70E  (FABIJONISKIAI),
 AREA11: 1.03KM RADIUS OF 544419.82N 0251654.17E  (JERUZALE),
 AREA12: 0.8KM  RADIUS OF 544254.28N 0251509.47E  (SESKINE).
 VERTICAL  LIMITS: LOWER - 20M AGL, UPPER - 120M AGL. OPS  CTC:
 +370 660 51 349, +370 699 16 305
 F) 20M AGL G) 120M AGL</t>
   </si>
   <si>
-    <t>A4254/26</t>
-[...15 lines deleted...]
-  <si>
     <t>A4203/26</t>
   </si>
   <si>
     <t>A2837/25</t>
   </si>
   <si>
     <t>A4203/26 NOTAMR A2837/25
 Q) EYVL/QMKAR/IV/BO /A /000/999/5438N02517E005
 A) EYVI B) 2606250711 C) 2609251200EST
 E) PARKING FOR NON SKED TFC DRG NIGHT TIME MORE THAN 6HR MUST BE
 COOR WITH AP OPS SVC. COOR PHONE NUMBER: +370 5 273 9333, MOB
 PHONE NUMBER: +370 612 90 122 OR EMAIL: OPS(AT)VNO.LT</t>
-  </si>
-[...7 lines deleted...]
-E) AIRAC EFFECTIVE DATE 06 AUG 2026: NIL</t>
   </si>
   <si>
     <t>A4162/26</t>
   </si>
   <si>
     <t>A4162/26 NOTAMN
 Q) EYVL/QFALT/IV/NBO/A /000/999/5438N02517E005
 A) EYVI B) 2606250500 C) 2609300500EST
 E) DUE TO AERODROME MAINT WORK, ALL TRAINING FLIGHTS ARE PERMITTED
 ONLY AFTER COORDINATION WITH  THE VILNIUS AIRPORT OPS AUTHORITY
 BY PHONE: +370 5 273 9333, MOB PHONE: +370 612 90 122 OR EMAIL:
 OPS(AT)LTOU.LT</t>
   </si>
   <si>
-    <t>DAN021</t>
-[...24 lines deleted...]
-  <si>
     <t>A4016/26</t>
   </si>
   <si>
     <t>5557N02105E001</t>
   </si>
   <si>
     <t>A4016/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /AE/000/002/5557N02105E001
 A) EYPA B) 2606161200 C) 2609302100EST
 E) CRANE OPR ONLY DRG DAYTIME AT PSN 555721.90N 0210455.69E (RWY01
 APCH AREA), APRX 2KM SSW FROM  EYPA ARP. CRANE HGT 5M, JIB  MAX
 HGT 30M AGL/39M AMSL, OPR RADIUS 44M. MARKINGS: NO DATA</t>
   </si>
   <si>
-    <t>A3663/26</t>
-[...17 lines deleted...]
-E) STOP BAR LIGHTS TWY BRAVO AND TWY ECHO U/S</t>
+    <t>DAN036</t>
   </si>
   <si>
     <t>A3565/26</t>
   </si>
   <si>
     <t>A7007/25</t>
   </si>
   <si>
     <t>A3565/26 NOTAMR A7007/25
 Q) EYVL/QAFLP/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011148 C) 2612011415EST
 E) ACCORDING  TO THE COUNCIL  REGULATION  IT IS PROHIBITED FOR  ANY  
 AIRCRAFT OPERATED BY BELARUSIAN AIR CARRIERS,INCLUDING MARKETING
 CARRIERS  IN CODESHARING  OR BLOCKED-SPACE ARRANGEMENTS, TO LAND
 IN, TAKE-OFF  FROM  OR OVERFLY THE TERRITORY  OF THE REPUBLIC OF 
 LITHUANIA,EXCEPT IN CASE OF EMERGENCY LANDING OR EMERGENCY OVER- 
 FLIGHT</t>
   </si>
   <si>
     <t>DAN035</t>
   </si>
   <si>
     <t>A3564/26</t>
   </si>
   <si>
     <t>A7006/25</t>
   </si>
   <si>
     <t>A3564/26 NOTAMR A7006/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011148 C) 2612011415EST
 E) FOLLOWING EASA  SAFETY  DIRECTIVE SD NR. 2021-02 LITHUANIAN  AIR
 CARRIERS AND  CAPTAINS OF ACFT  IN CHARGE OF AIR SERVICE MANAGED
 BY CARRIERS  HOLDERS OF OPERATING LICENCE  ISSUED  BY LITHUANIA,
 WHETHER THEY ARE CONTRACTUAL CARRIERS AND/OR  DE FACTO CARRIERS,
 OR PERFORMING AIR SERVICE  WITH COMMERCIAL CHARTER AGREEMENT  OR
 WITH CODE SHARING  AND TO ALL FLIGHT  PERFORMED WITH  LITHUANIAN
 ACFT  REGISTRATION, SHALL  NOT CONDUCT  OPERATIONS  IN MINSK FIR
 (UMMV) UNLESS THE USE  OF THAT AIRSPACE IS DEEMED  NECESSARY  TO
 ENSURE  SAFE  OPERATION  IN CASE  OF UNFORESSEEN  CIRCUMSTANCES.
 FOREIGN AIR CARRIERS INBOUND LITHUANIAN AIRSPACE ARE RECOMMENDED
 TO AVOID BELARUS MINSK FIR (UMMV)</t>
+  </si>
+  <si>
+    <t>DAN034</t>
   </si>
   <si>
     <t>A3563/26</t>
   </si>
   <si>
     <t>A7005/25</t>
   </si>
   <si>
     <t>A3563/26 NOTAMR A7005/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011147 C) 2612011415EST
 E) MILITARY INVASION OF UKRAINE BY RUSSIAN FEDERATION.
 LITHUANIAN AIR OPERATORS AND OWNERS  OF AIRCRAFT REGISTERED IN
 LITHUANIA  SHALL  NOT ENTER  UIR KYIV (UKBU), FIR LVIV (UKLV),
 FIR  KYIV (UKBV), FIR  DNIPROPETROVSK (UKDV), FIR   SIMFEROPOL
 (UKFV), FIR  ODESA (UKOV), FIR ROSTOV-NA-DONU (URRV).
 SAID OPERATORS  AND  AIRCRAFT OWNERS SHALL  ALSO  AVOID FLIGHT
 OPERATIONS WITHIN THE BUFFER ZONE EXTENDING OUT TO 200NM ALONG
 THE UKRAINE/RUSSIA BORDER.
 OPERATIONS WITHIN THE FIR  CHISINAU (LUUU) AIRSPACE SHALL ONLY
 BE UNDERTAKEN IN COMPLIANCE WITH APPLICABLE AERONAUTICAL PUBLI-
 CATIONS ISSUED BY REPUBLIC OF MOLDOVA.
 OPERATORS ARE REMINDED THAT OPERATIONS WITHIN FIR MINSK (UMMV)
 ARE  PROHIBITED  IN  ACCORDANCE  WITH  EASA SAFETY  DIRECTIVES
 SD-2021-02 AND SD-2021-03.
 ADDITIONAL  RISK  ASSESSMENT  AND  FLIGHT  PLANNING  DECISIONS
 SHALL BE  TAKEN  BEFORE  OPERATING  IN THE FOLLOWING AIRSPACE:
 MOSCOW (UUWV)</t>
   </si>
   <si>
     <t>A3562/26</t>
   </si>
   <si>
     <t>A7004/25</t>
   </si>
   <si>
     <t>A3562/26 NOTAMR A7004/25
 Q) EYVL/QAFLP/IV/NBO/E /000/999/5546N02229E999
 A) EYVL B) 2606011147 C) 2612011415EST
 E) UKRAINIAN CRISIS - ALL RUSSIAN REGISTERED AIRCRAFT AND AIRCRAFT 
 OWNED, CHARTERED OR OPERATED  BY NATURAL OR LEGAL PERSONS  FROM
 THE  RUSSIAN FEDERATION  OR BY OPERATORS  HOLDING  AIR OPERATOR 
 CERTIFICATE (AOC) ISSUED  BY THE RUSSIAN FEDERATION AUTHORITIES
 ARE PROHIBITED  TO ENTER, EXIT  OR OVERFLY  LITHUANIAN AIRSPACE 
 EXCEPT  HUMANITARIAN, SAR AND  LEASED AIRCRAFT  ONE-WAY RETURN- 
 FLIGHTS  WITH  THE  PERMISSION  OF THE  APPROPRIATE  LITHUANIAN  
 AUTHORITIES AND IN CASE OF EMERGENCY LANDING OR EMERGENCY OVER-
 FLIGHT</t>
   </si>
   <si>
-    <t>DAN032</t>
-[...1 lines deleted...]
-  <si>
     <t>A3561/26</t>
   </si>
   <si>
     <t>A7003/25</t>
   </si>
   <si>
     <t>A3561/26 NOTAMR A7003/25
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011147 C) 2612011415EST
 E) ALL NON-COMMERCIAL FLIGHTS FROM REPUBLIC OF LITHUANIA TO RUSSIAN
 FEDERATION ARE ALLOWED WITH  THE PRIOR PEERMISSION ONLY. PERMIS-
 SIONS ARE ISSUED  BY LITHUANIAN TRANSPORT SAFETY  ADMINISTRATION
 VIA EMAIL: SANKCIJOS(AT)LTSA.LT  AT LEAST 96HR BEFORE THE FLIGHT</t>
+  </si>
+  <si>
+    <t>DAN031</t>
   </si>
   <si>
     <t>A3560/26</t>
   </si>
   <si>
     <t>A0552/26</t>
   </si>
   <si>
     <t>A3560/26 NOTAMR A0552/26
 Q) EYVL/QAFXX/IV/NBO/E /000/999/5546N02229E155
 A) EYVL B) 2606011146 C) 2612011315
 E) PRECAUTION - UNAUTHORIZED  UNMANNED FREE  BALLOONS  FLIGHTS WITH
 ATTACHED  BOXES  APPROXIMATELY 30KG WITH SMUGGLED  ITEMS  MAY BE
 EXPECTED IN THE SOUTH-EASTERN PART  OF LITHUANIA, ENTERING  FROM 
 BELARUSIAN AIRSPACE INTO LITHUANIAN AIRSPACE. TEMPORARY AIRSPACE
 RESTRICTIONS MAY BE EXPECTED</t>
   </si>
   <si>
     <t>A3544/26</t>
   </si>
   <si>
     <t>A3544/26 NOTAMN
 Q) EYVL/QMXLT/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2606020500 C) PERM
 E) REF  AIP AD GMC VILNIUS (EYVI), TAXIWAYS NOTE 2  CHANGED  AS FLW:
 SECOND SENTENCE TO READ: FROM TWY E (ECHO) TO TWY B (BRAVO) WING-
 SPAN 47M INSTEAD OF FROM TWY E (ECHO) TO TWY D (DELTA)..AND THIRD
 SENTENCE TO READ: FROM TWY B (BRAVO) TO TWY Z (ZULU) WINGSPAN 65M  
 INSTEAD OF FROM TWY D (DELTA) TO TWY Z (ZULU).. OTHER INFO WO CHG</t>
-  </si>
-[...82 lines deleted...]
-E) AIRAC EFFECTIVE DATE 09 JUL 2026: NIL</t>
   </si>
   <si>
     <t>B0038/26</t>
   </si>
   <si>
     <t>5546N02229E005</t>
   </si>
   <si>
     <t>B0038/26 NOTAMN
 Q) EYVL/QOAXX/IV/M  /E /000/999/5546N02229E005
 A) EYVL B) 2605130705 C) PERM
 E) REF VFR AIP PAGE GEN 0.4-2 COLUMN 1. DELETE PAGE AD EYSA-5 DATE
 20 MAR 2025. THIS ERROR WILL BE CORRECTED BY VFR AIP AMDT NR 81 
 WEF 29 OCT 2026</t>
   </si>
   <si>
     <t>A2807/26</t>
   </si>
   <si>
     <t>A2724/26</t>
   </si>
   <si>
     <t>A2807/26 NOTAMR A2724/26
 Q) EYVL/QFAXX/IV/BO /A /000/999/5558N02106E005
 A) EYPA B) 2605071200 C) PERM
 E) REF AIP EYPA AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYPA CTR/TMA, ONLY TWO TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 PALANGA CTR/TMA</t>
   </si>
   <si>
-    <t>A2804/26</t>
-[...11 lines deleted...]
-  <si>
     <t>A2723/26</t>
   </si>
   <si>
     <t>A2723/26 NOTAMN
 Q) EYVL/QFAXX/IV/BO /A /000/999/5458N02405E005
 A) EYKA B) 2605060000 C) PERM
 E) REF AIP EYKA AD 2.20 LOCAL AD REGULATION, PARAGRAPH 7 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYKA CTR/TMA, ONLY ONE TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 KAUNAS CTR/TMA</t>
   </si>
   <si>
     <t>A2722/26</t>
   </si>
   <si>
     <t>A2722/26 NOTAMN
 Q) EYVL/QFAXX/IV/BO /A /000/999/5438N02517E005
 A) EYVI B) 2605060000 C) PERM
 E) REF AIP EYVI AD 2.20 LOCAL AD REGULATION, PARAGRAPH 6 TRAINING OR
 TECHNICAL TEST FLIGHT AND RWY USE, AMEND SECOND SENTENCE  TO READ
 AS FLW : WITHIN EYVI CTR/TMA, ONLY ONE TRAINING OR TECHNICAL TEST
 FLIGHT  IS PERMITTED  AT A TIME. THE CLEARANCE FOR  A TRAINING OR
 TECHNICAL TEST FLIGHT AND THE ASSOCIATED CONDITIONS ARE ISSUED BY
 THE  AIR TRAFFIC CONTROLLER  TOGETHER WITH THE CLEARANCE TO ENTER
 VILNIUS CTR/TMA</t>
   </si>
   <si>
     <t>A2687/26</t>
   </si>
   <si>
     <t>5518N02242E001</t>
   </si>
   <si>
     <t>A2687/26 NOTAMN
 Q) EYVL/QOBCE/IV/M  /E /000/010/5518N02242E001
 A) EYVL B) 2605110000 C) PERM
 E) NEW  AIR NAV GROUP OBST  ERECTED  AT PSN 551733N 0224137E. OBST
 IDENT : EYC0113, TYPE : WINDMILL  FARMS, ELEV 906FT/ HGT 722FT,
 LGTD. REF AIP ENR 5.4 AIR NAV OBSTACLES AND ALL RELEVANT CHARTS</t>
   </si>
   <si>
-    <t>A2621/26</t>
-[...26 lines deleted...]
-  <si>
     <t>B0029/26</t>
   </si>
   <si>
     <t>B0010/26</t>
   </si>
   <si>
     <t>5429N02500E005</t>
   </si>
   <si>
     <t>EYVP</t>
   </si>
   <si>
     <t>B0029/26 NOTAMR B0010/26
 Q) EYVL/QOBCE/IV/M  /AE/000/007/5429N02500E005
 A) EYVP B) 2604290715 C) 2612312359EST
 E) NEW TEMPO MIL ANTENNA INSTL  AT PSN 542911N 0245955E, APRX 115M
 ESE FM EYPH ARP (PALUKNYS/AV), ANTENNA AVBL FOR FLIGHTS TO EYPH
 AND  EYVP (PALUKNYS) AERODROMES. ANTENNA HGT 25M AGL/201M AMSL, 
 LIGHTED</t>
-  </si>
-[...10 lines deleted...]
-E) TWY BRAVO CLOSED DUE TO WIP</t>
   </si>
   <si>
     <t>A2247/26</t>
   </si>
   <si>
     <t>A2247/26 NOTAMN
 Q) EYVL/QMPAW/IV/M  /A /000/999/5438N02517E005
 A) EYVI B) 2605010000 C) PERM
 E) ACFT STAND NR 47A IS COMPLETELY WITHDRAWN. REF AIP EYVI AD 2.20
 LOCAL AD REGULATION, AD GROUND MOVEMENT CHART AND APDC  VILNIUS 
 (EYVI)</t>
   </si>
   <si>
     <t>A1845/26</t>
   </si>
   <si>
     <t>A1845/26 NOTAMN
 Q) EYVL/QATLT/IV/NBO/AE/000/095/5546N02229E155
 A) EYVI B) 2603290900 C) 2610241300
 D) DAILY 0900-1300
 E) IFR/VFR TRG FLT WI VILNIUS CTR/TMA (EYVI) ARE NOT ALLOWED</t>
   </si>
   <si>
     <t>A0738/26</t>
   </si>
@@ -1875,2218 +2041,2455 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H91"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>9</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
       <c r="E1" t="s">
         <v>11</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
         <v>11</v>
       </c>
       <c r="H1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
         <v>25</v>
       </c>
-      <c r="B4" t="s">
+      <c r="H4" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" t="s">
         <v>38</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
         <v>46</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
         <v>58</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G16" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
         <v>78</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="G17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="G18" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>86</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" t="s">
+        <v>90</v>
+      </c>
+      <c r="G20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" t="s">
         <v>91</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>98</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" t="s">
         <v>99</v>
       </c>
-      <c r="B22" t="s">
+      <c r="G22" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
+      <c r="H24" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>114</v>
+      </c>
+      <c r="C26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" t="s">
         <v>115</v>
       </c>
-      <c r="B26" t="s">
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...16 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" t="s">
+        <v>121</v>
+      </c>
+      <c r="G28" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="B29" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" t="s">
+        <v>125</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" t="s">
+        <v>95</v>
+      </c>
+      <c r="H30" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>135</v>
+        <v>25</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>52</v>
       </c>
       <c r="B32" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D32" t="s">
+        <v>132</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D33" t="s">
+        <v>135</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D34" t="s">
+        <v>138</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="G34" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>142</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="B36" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>146</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>29</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="G38" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>48</v>
       </c>
       <c r="B39" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D39" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="G39" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="B40" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="B41" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="B42" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D42" t="s">
+        <v>166</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="G42" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="B43" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" t="s">
+        <v>85</v>
+      </c>
+      <c r="D43" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
+        <v>171</v>
+      </c>
+      <c r="G43" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="B44" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" t="s">
+        <v>174</v>
+      </c>
+      <c r="G44" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" t="s">
+        <v>176</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
         <v>177</v>
       </c>
-      <c r="B45" t="s">
+      <c r="G45" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>48</v>
       </c>
       <c r="B46" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="G46" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>97</v>
       </c>
       <c r="B47" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="G47" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="H47" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="B48" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>117</v>
+        <v>187</v>
       </c>
       <c r="G48" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>83</v>
       </c>
       <c r="B49" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="G49" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>0</v>
       </c>
       <c r="B50" t="s">
         <v>1</v>
       </c>
       <c r="C50" t="s">
         <v>2</v>
       </c>
       <c r="D50" t="s">
         <v>3</v>
       </c>
       <c r="E50" t="s">
         <v>4</v>
       </c>
       <c r="F50" t="s">
         <v>5</v>
       </c>
       <c r="G50" t="s">
         <v>6</v>
       </c>
       <c r="H50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="B51" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
       <c r="H51" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="B52" t="s">
+        <v>195</v>
+      </c>
+      <c r="C52" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" t="s">
+        <v>197</v>
+      </c>
+      <c r="G52" t="s">
+        <v>30</v>
+      </c>
+      <c r="H52" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>199</v>
       </c>
       <c r="B53" t="s">
+        <v>200</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" t="s">
+        <v>157</v>
+      </c>
+      <c r="G53" t="s">
+        <v>158</v>
+      </c>
+      <c r="H53" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="B54" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>205</v>
+        <v>29</v>
       </c>
       <c r="G54" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="H54" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="B55" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="G55" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H55" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="B56" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C56" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>129</v>
+        <v>207</v>
       </c>
       <c r="G56" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="H56" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="B57" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D57" t="s">
+        <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="G57" t="s">
         <v>11</v>
       </c>
       <c r="H57" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B58" t="s">
+        <v>213</v>
+      </c>
+      <c r="C58" t="s">
+        <v>85</v>
+      </c>
+      <c r="D58" t="s">
+        <v>214</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" t="s">
         <v>215</v>
       </c>
-      <c r="C58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G58" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="H58" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>199</v>
+      </c>
+      <c r="B59" t="s">
         <v>217</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
+        <v>85</v>
+      </c>
+      <c r="D59" t="s">
         <v>218</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" t="s">
         <v>219</v>
       </c>
-      <c r="E59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H59" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>221</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D60" t="s">
+        <v>222</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>129</v>
+        <v>223</v>
       </c>
       <c r="G60" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>181</v>
+        <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="G61" t="s">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c r="H61" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="B62" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H62" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="B63" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="H63" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="B64" t="s">
         <v>231</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
       <c r="H64" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>117</v>
+      </c>
+      <c r="B65" t="s">
         <v>234</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" t="s">
         <v>235</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" t="s">
+        <v>190</v>
+      </c>
+      <c r="G65" t="s">
+        <v>11</v>
+      </c>
+      <c r="H65" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>177</v>
+        <v>22</v>
       </c>
       <c r="B66" t="s">
+        <v>237</v>
+      </c>
+      <c r="C66" t="s">
+        <v>85</v>
+      </c>
+      <c r="D66" t="s">
         <v>238</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" t="s">
+        <v>157</v>
+      </c>
+      <c r="G66" t="s">
+        <v>158</v>
+      </c>
+      <c r="H66" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="B67" t="s">
+        <v>240</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" t="s">
         <v>241</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="G67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H67" t="s">
         <v>242</v>
-      </c>
-[...10 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" t="s">
+        <v>243</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>143</v>
+      </c>
+      <c r="G68" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" t="s">
         <v>244</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D69" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>168</v>
+        <v>106</v>
       </c>
       <c r="G69" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="H69" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D70" t="s">
+        <v>249</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="G70" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="H70" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="B71" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="G71" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="B72" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="G72" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>111</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>259</v>
+        <v>29</v>
       </c>
       <c r="G73" t="s">
-        <v>260</v>
+        <v>30</v>
       </c>
       <c r="H73" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="B74" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
-        <v>264</v>
+        <v>157</v>
       </c>
       <c r="G74" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="H74" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="B75" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G75" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="H75" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>37</v>
+        <v>109</v>
       </c>
       <c r="B76" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="B77" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>92</v>
       </c>
       <c r="B78" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="C78" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
-        <v>183</v>
+        <v>268</v>
       </c>
       <c r="G78" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="B79" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
-        <v>168</v>
+        <v>271</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B80" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D80" t="s">
+        <v>274</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="G80" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="H80" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="B81" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="G81" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="H81" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B82" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="G82" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="H82" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>95</v>
+        <v>281</v>
       </c>
       <c r="B83" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C83" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D83" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>285</v>
       </c>
       <c r="B84" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D84" t="s">
+        <v>287</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
       <c r="G84" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>69</v>
+        <v>289</v>
       </c>
       <c r="B85" t="s">
+        <v>290</v>
+      </c>
+      <c r="C85" t="s">
+        <v>85</v>
+      </c>
+      <c r="D85" t="s">
+        <v>291</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" t="s">
+        <v>190</v>
+      </c>
+      <c r="G85" t="s">
+        <v>11</v>
+      </c>
+      <c r="H85" t="s">
         <v>292</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="B86" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C86" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D86" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="G86" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="H86" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="B87" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>85</v>
+      </c>
+      <c r="D87" t="s">
+        <v>297</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
       <c r="G87" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>299</v>
       </c>
       <c r="B88" t="s">
+        <v>300</v>
+      </c>
+      <c r="C88" t="s">
+        <v>85</v>
+      </c>
+      <c r="D88" t="s">
+        <v>301</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" t="s">
+        <v>190</v>
+      </c>
+      <c r="G88" t="s">
+        <v>11</v>
+      </c>
+      <c r="H88" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="B89" t="s">
+        <v>303</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" t="s">
+        <v>24</v>
+      </c>
+      <c r="G89" t="s">
+        <v>25</v>
+      </c>
+      <c r="H89" t="s">
         <v>304</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>244</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
+        <v>305</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" t="s">
+        <v>306</v>
+      </c>
+      <c r="G90" t="s">
+        <v>11</v>
+      </c>
+      <c r="H90" t="s">
         <v>307</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="B91" t="s">
+        <v>308</v>
+      </c>
+      <c r="C91" t="s">
+        <v>85</v>
+      </c>
+      <c r="D91" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" t="s">
+        <v>157</v>
+      </c>
+      <c r="G91" t="s">
+        <v>158</v>
+      </c>
+      <c r="H91" t="s">
         <v>310</v>
       </c>
-      <c r="C91" t="s">
-[...5 lines deleted...]
-      <c r="F91" t="s">
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92" t="s">
         <v>311</v>
       </c>
-      <c r="G91" t="s">
-[...2 lines deleted...]
-      <c r="H91" t="s">
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" t="s">
+        <v>29</v>
+      </c>
+      <c r="G92" t="s">
+        <v>30</v>
+      </c>
+      <c r="H92" t="s">
         <v>312</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" t="s">
+        <v>313</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" t="s">
+        <v>25</v>
+      </c>
+      <c r="H93" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>140</v>
+      </c>
+      <c r="B94" t="s">
+        <v>315</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" t="s">
+        <v>316</v>
+      </c>
+      <c r="G94" t="s">
+        <v>11</v>
+      </c>
+      <c r="H94" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>318</v>
+      </c>
+      <c r="C95" t="s">
+        <v>85</v>
+      </c>
+      <c r="D95" t="s">
+        <v>319</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" t="s">
+        <v>320</v>
+      </c>
+      <c r="G95" t="s">
+        <v>321</v>
+      </c>
+      <c r="H95" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>117</v>
+      </c>
+      <c r="B96" t="s">
+        <v>323</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" t="s">
+        <v>25</v>
+      </c>
+      <c r="H96" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>36</v>
+      </c>
+      <c r="B97" t="s">
+        <v>325</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" t="s">
+        <v>190</v>
+      </c>
+      <c r="G97" t="s">
+        <v>25</v>
+      </c>
+      <c r="H97" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>104</v>
+      </c>
+      <c r="B98" t="s">
+        <v>327</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" t="s">
+        <v>328</v>
+      </c>
+      <c r="G98" t="s">
+        <v>107</v>
+      </c>
+      <c r="H98" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>27</v>
+      </c>
+      <c r="B99" t="s">
+        <v>330</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" t="s">
+        <v>331</v>
+      </c>
+      <c r="G99" t="s">
+        <v>107</v>
+      </c>
+      <c r="H99" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>199</v>
+      </c>
+      <c r="B100" t="s">
+        <v>333</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" t="s">
+        <v>334</v>
+      </c>
+      <c r="G100" t="s">
+        <v>11</v>
+      </c>
+      <c r="H100" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">